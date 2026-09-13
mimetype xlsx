--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -135,50 +135,53 @@
     <t>Whose Body?</t>
   </si>
   <si>
     <t>Dorothy L. Sayers</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>B0BBRLXPVB</t>
   </si>
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Mystery, Thriller &amp; Suspense</t>
+  </si>
+  <si>
+    <t>Classics</t>
   </si>
   <si>
     <t>FIC031010</t>
   </si>
   <si>
     <t>2022-09-05 00:00:00</t>
   </si>
   <si>
     <t>First published in 1923, ‘Whose Body?’ is a mystery novel by Dorothy L. Sayers, an English crime writer, and poet. She is best known for her mysteries, a series of novels and short stories set between the First and Second World Wars that feature English aristocrat and amateur sleuth Lord Peter Wimsey.
 There's a corpse in the bathtub, wearing nothing but a pair of pince-nez spectacles. Enter Lord Peter Wimsey, the original gentleman detective. Insisted to investigate by his mother, the Dowager Duchess of Denver, Lord Peter quickly authenticates that the sudden disappearance of a well-known financier is in some way connected to the body in the bathroom. But discovering exactly which way they are related leads the amateur detective on a merry chase.</t>
   </si>
   <si>
     <t>Dorothy L. Sayers (1893-1957) was a playwright, scholar, and acclaimed author of mysteries, best known for her books starring the gentleman sleuth Lord Peter Wimsey.
 Born in Oxford, England, Sayers, whose father was a reverend, grew up in the Bluntisham rectory and won a scholarship to Oxford University where she studied modern languages and worked at the publishing house Blackwell's, which published her first book of poetry in 1916.
 Years later, working as an advertising copywriter, Sayers began work on Whose Body?, a mystery novel featuring dapper detective Lord Peter Wimsey. Over the next two decades, Sayers published ten more Wimsey novels and several short stories, crafting a character whose complexity was unusual for the mystery novels of the time.
 In 1936, Sayers brought Lord Peter Wimsey to the stage in a production of Busman's Honeymoon, a story which she would publish as a novel the following year. The play was so successful that she gave up mystery writing to focus on the stage, producing a series of religious works culminating in The Man Born to Be King (1941) a radio drama about the life of Jesus.
 She also wrote theological essays and criticism during and after World War II, and in 1949 published the first volume of a translation of Dante's Divine Comedy (which she considered to be her best work).</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/ba47c85c-fe66-46d1-b225-7f5b8596dbf1.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
@@ -723,83 +726,85 @@
       <c r="F2" s="2">
         <v>9789354994272</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J2" s="2"/>
       <c r="K2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="2">
         <v>99.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="O2" s="2"/>
+      <c r="O2" s="2" t="s">
+        <v>41</v>
+      </c>
       <c r="P2" s="2"/>
       <c r="Q2" s="2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="W2" s="2" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>