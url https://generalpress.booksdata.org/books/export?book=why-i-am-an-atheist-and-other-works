--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -155,50 +155,68 @@
   <si>
     <t>Non Fiction</t>
   </si>
   <si>
     <t>Biographies</t>
   </si>
   <si>
     <t>Philosophy</t>
   </si>
   <si>
     <t>LCO011000, BIO026000, BIO010000, LCO010000</t>
   </si>
   <si>
     <t>2022-08-15 00:00:00</t>
   </si>
   <si>
     <t>8.25 x 5.25 x 1.0 inches</t>
   </si>
   <si>
     <t>First published in 2019, ‘Why I am an Atheist and Other Works’ is an essay written by Bhagat Singh, a charismatic Indian revolutionist who partook in the mistaken murder of a junior British police officer in what was to be revenge for the death of an Indian nationalist.
 A dialogue with a confidante soon diverted into a point of self-assessment for Bhagat Singh, directing him to a lesson on why he was determined to be an atheist. Even in the face of death at a very young age, his uncanny observance directs to his putting forth some relevant questions. In another event, he was dissatisfied with his father’s request in Court for his blamelessness and chose to write a letter to him. 
 This book is a compilation of eighteen of his valued essays from within the walls of the prison and outside it.</t>
   </si>
   <si>
     <t>Bhagat Singh (1907-31) was a revolutionary in the Indian independence struggle. Post his graduation, he worked as a writer and editor for Punjabi and Urdu newspapers, advocating Marxist theories. Having popularized the phrase ‘Inquilab Zindabad’ or ‘Long live the revolution!’, he was later given death penalty for the murder of an English officer.</t>
+  </si>
+  <si>
+    <t>Why I Am an Atheist and Other Works is a powerful collection of essays, letters, notes, and reflections by Bhagat Singh, one of India's most influential revolutionary thinkers. More than a record of political ideas, the collection offers a glimpse into the mind of a young man who combined intellectual curiosity with extraordinary courage. Written during different stages of his life, particularly while he was imprisoned, these writings reveal that Bhagat Singh was not only a freedom fighter but also a philosopher, social critic, and passionate advocate for justice, equality, and rational thought.
+The collection's central theme is the pursuit of freedom in its broadest sense. For Bhagat Singh, independence was not limited to ending British colonial rule. He believed that true freedom required the removal of every form of oppression, including poverty, exploitation, social inequality, religious prejudice, and intellectual ignorance. Political independence would remain incomplete, he argued, unless ordinary people also gained dignity, education, and economic justice.
+The best-known essay in the collection, "Why I Am an Atheist," was written while Bhagat Singh awaited execution. In this deeply personal work, he responds to those who believed that his rejection of religious belief arose from pride or arrogance. He firmly rejects this accusation and explains that his atheism developed gradually through study, observation, and careful reasoning. He insists that genuine faith should never be accepted merely because it is inherited or widely practiced. Instead, every belief should be examined honestly and critically.
+Bhagat Singh emphasizes that abandoning belief in God did not diminish his moral values or courage. On the contrary, he believed that accepting full responsibility for one's actions without expecting divine intervention demanded even greater strength. Facing the possibility of death, he refused to adopt religious beliefs simply for comfort. He maintained that true conviction requires remaining faithful to one's principles even under the most difficult circumstances. Throughout the essay, he encourages readers to value reason, evidence, and intellectual honesty over unquestioning acceptance.
+Another major theme throughout the collection is the importance of critical thinking. Bhagat Singh repeatedly urges young people to question traditions, customs, and political ideas instead of accepting them blindly. He warns that societies cannot progress if people fear asking difficult questions. Knowledge grows through inquiry, debate, and a willingness to revise one's views in light of new understanding. In his view, independent thinking is essential not only for personal growth but also for building a just and democratic society.
+The collection also reveals Bhagat Singh's understanding of revolution. He argues that revolution should not be misunderstood as mere violence or armed struggle. Instead, he defines it as a profound transformation of society. A true revolution changes institutions, ideas, and relationships so that justice replaces oppression. While he recognized that force sometimes emerged in political struggles, he consistently emphasized that the ultimate goal was the creation of a fairer social order based on equality and human dignity.
+Bhagat Singh was deeply influenced by socialist ideas, and these writings reflect his concern for workers and farmers. He believed that economic inequality allowed a small number of people to benefit while millions struggled in poverty. Political freedom alone would not solve these problems if wealth and opportunity remained concentrated in the hands of a privileged few. He envisioned a society where labor was respected, resources were distributed more fairly, and every individual had access to education, healthcare, and meaningful work.
+His criticism extends beyond colonial rule to the social divisions within Indian society. He strongly opposes discrimination based on caste, religion, and social status. Bhagat Singh argues that genuine patriotism requires unity among all communities. A nation divided by prejudice cannot become truly free because internal injustice weakens both its moral foundation and its collective strength. He urges people to recognize one another primarily as fellow human beings rather than members of competing religious or social groups.
+Education occupies a central place in his vision for the future. Bhagat Singh believed that an informed population is the strongest safeguard against tyranny. He encourages young people to read widely, study history, understand economics, and engage with philosophy. Knowledge, he argues, equips individuals to recognize injustice and participate responsibly in shaping society. His own writings reveal an impressive familiarity with political theory, literature, and global revolutionary movements, demonstrating his belief that learning should never stop.
+The letters included in the collection provide a more personal and reflective portrait of Bhagat Singh. Addressed to family members, friends, and political associates, they reveal a man of remarkable calmness despite facing imprisonment and execution. Rather than expressing bitterness or fear, many of these letters emphasize hope, responsibility, and unwavering commitment to principle. He encourages those around him to remain courageous and to continue working for the welfare of the nation rather than mourning his fate.
+One striking feature of these writings is Bhagat Singh's willingness to examine his own beliefs critically. He does not present himself as someone who possesses all the answers. Instead, he repeatedly stresses the importance of learning, self-reflection, and intellectual humility. He welcomes debate and believes that progress depends upon honest disagreement conducted with mutual respect. This openness distinguishes him as both a political activist and a thoughtful philosopher.
+The collection also explores the relationship between sacrifice and public service. Bhagat Singh argues that individuals who seek social change must often place the welfare of others above personal comfort or ambition. However, he rejects the idea of sacrifice for its own sake. Sacrifice gains meaning only when directed toward the larger goal of creating a more just and compassionate society. Personal suffering becomes valuable not because it is desirable, but because it may inspire others to pursue truth and justice.
+Nationalism is another recurring subject, but Bhagat Singh presents it in a broad and inclusive manner. Love for one's country, he believes, should never encourage hatred toward others. Instead, patriotism should inspire citizens to improve their nation through honesty, education, scientific thinking, and concern for the common good. A truly independent country must protect freedom of thought and ensure equal opportunities for all its people.
+Throughout the collection, Bhagat Singh expresses deep confidence in the power of youth. He believes that young people possess the energy, imagination, and courage necessary to transform society. Yet he also warns against emotional enthusiasm without intellectual preparation. Passion alone is not enough; meaningful change requires discipline, study, organization, and a clear understanding of social realities. Young citizens must cultivate both courage and wisdom if they wish to become effective agents of progress.
+The language of these writings is direct, sincere, and remarkably mature for someone who was only in his early twenties. Bhagat Singh avoids unnecessary rhetoric and instead presents carefully reasoned arguments supported by reflection and experience. Even when discussing controversial issues, he maintains a respectful tone, inviting readers to think independently rather than demanding agreement.
+Ultimately, Why I Am an Atheist and Other Works is much more than a collection of political essays. It is the intellectual legacy of a young revolutionary who believed that freedom begins with the courage to think for oneself. Bhagat Singh calls upon readers to embrace reason, challenge injustice, reject prejudice, and dedicate themselves to the service of humanity. His writings remind us that true patriotism is inseparable from compassion, equality, and the pursuit of knowledge. Decades after they were written, these essays continue to inspire readers to reflect deeply on liberty, responsibility, and the kind of society they wish to build.</t>
   </si>
   <si>
     <t>Why I am an Atheist?
 October 5 - 6, 1930
 It is a matter of debate whether my lack of belief in the existence of an Omnipresent, Omniscient God is due to my arrogant pride and vanity. It never occurred to me that sometime in the future I would be involved in polemics of this kind. As a result of some discussions with my friends, (if my claim to friendship is not uncalled for) I have realised that after having known me for a little time only, some of them have reached a kind of hasty conclusion about me that my atheism is my foolishness and that it is the outcome of my vanity. Even then it is a serious problem. I do not boast of being above these human follies. I am, after all, a human being and nothing more. And no one can claim to be more than that. I have a weakness in my personality, for pride is one of the human traits that I do possess. I am known as a dictator among my friends. Sometimes I am called a boaster. Some have always been complaining that I am bossy and I force others to accept my opinion. Yes, it is true to some extent. I do not deny this charge. We can use the word ‘vainglory’ for it. As far as the contemptible, obsolete, rotten values of our society are concerned, I am an extreme sceptic. But this question does not concern my person alone. It is being proud of my ideas, my thoughts. It cannot be called empty pride. Pride, or you may use the word, vanity, both mean an exaggerated assessment of one’s personality. Is my atheism because of unnecessary pride, or have I ceased believing in God after thinking long and deep on the matter? I wish to put my ideas before you. First of all, let us differentiate between pride and vanity as these are two different things.
 I have never been able to understand how unfounded, baseless pride or empty vanity can hinder a person from believing in God. I may refuse to acknowledge the greatness of a really great person only when I have got fame without doing any serious efforts or when I lack the superior mental powers necessary to become great. It is easy to understand but how is it possible that a believer can turn into a non-believer because of his vanity? Only two things are possible: either a man deems himself to be in possession of Godly qualities, or he goes a step further and declares himself to be a god. In both these states of mind he cannot be an atheist in the true sense of the word. In the first case, it is not an outright rejection of God’s existence; in the other, he is affirming the existence of some kind of supernatural power responsible for the working of universe. It does not harm our argument whether he claims to be a god or considers God to be a reality in existence above his own being. The real point, however, is that in both cases he is a theist, a believer. He is not an atheist. I want to bring home this point to you. I am not one of these two creeds. I totally reject the existence of an Omnipresent, all powerful, all knowing God. Why so? I will discuss it later in the essay. Here I wish to emphasise that I am not an atheist for the reason that I am arrogant or proud or vain; nor am I a demi-god, nor a prophet; no, nor am I God myself. At least one thing is true that I have not evolved this thought because of vanity or pride. In order to answer this question I relate the truth. My friends say that after Delhi bombing and Lahore Conspiracy Case, I rocketed to fame and that this fact has turned my head. Let us discuss why this allegation is incorrect. I did not give up my belief in God after these incidents. I was an atheist even when I was an unknown figure. At least a college student cannot cherish any sort of exaggerated notion of himself that may lead him to atheism. It is true that I was a favourite with some college teachers, but others did not like me. I was never a hardworking or studious boy. I never got an opportunity to be proud. I was very careful in my behaviour and somewhat pessimistic about my future career. I was not completely atheistic in my beliefs. I was brought up under the care and protection of my father. He was a staunch Arya Samaji. An Arya Samaji can be anything but never an atheist. After my elementary education, I was sent to D. A. V College, Lahore. I lived in the boarding house for one year. Besides prayers early in the morning and at dusk time, I sat for hours and chanted religious Mantras. At that time, I was a staunch believer. Then I lived with my father. He was a tolerant man in his religious views. It is due to his teachings that I devoted my life for the cause of liberating my country. But he was not an atheist. His God was an all-pervading Entity. He advised me to offer my prayers every day. In this way I was brought up. In the Non-cooperation days, I got admission to the National College. During my stay in this college, I began thinking over all the religious polemics such that I grew sceptical about the existence of God. In spite of this fact I can say that my belief in God was firm and strong. I grew a beard and ‘Kais’ (long head of hair as a Sikh religious custom). In spite of this I could not convince myself of the efficacy of Sikh religion or any religion at all, for that matter. But I had an unswerving, unwavering belief in God.
 Then I joined the Revolutionary Party. The first leader I met had not the courage to openly declare himself an atheist. He was unable to reach any conclusion on this point. Whenever I asked him about the existence of God, he gave me this reply: “You may believe in him when you feel like it.” The second leader with whom I came in contact was a firm believer. I should mention his name. It was our respected Comrade Sachindara Nath Sanyal. He was sentenced to life imprisonment in connection with Karachi conspiracy case. Right from the first page of his only book, ‘Bandi Jivan’ (Incarnated Life) he sings praises to the Glory of God. See the last page of the second part of this book and you find praises showered upon God in the way of a mystic. It is a clear reflection of his thoughts.
 According to the prosecution, the ‘Revolutionary Leaflet’ which was distributed throughout India was the outcome of Sachindara Nath Sanyal’s intellectual labour. So often it happens that in revolutionary activities a leader expresses his own ideas which may be very dear to him, but in spite of having differences, the other workers have to acquiesce in them.
 In that leaflet, one full paragraph was devoted to the praises of God and His doings which we, human beings, cannot understand. This is sheer mysticism. What I want to point out is that the idea of denying the existence of God did not even occur to the Revolutionary Party. The famous Kakory martyrs, all four of them, passed their last day in prayers. Ram Parshad Bismal was a staunch Arya Samaji. In spite of his vast studies in Socialism and Communism, Rajan Lahiri could not suppress his desire to recite hymns from Upanishads and Gita. There was but only one person among them who did not indulge in such activities. He used to say, “Religion is the outcome of human weakness or the limitation of human knowledge.” He is also in prison for life. But he also never dared to deny the existence of God.
 Till that time I was only a romantic revolutionary, just a follower of our leaders. Then came the time to shoulder the whole responsibility. For some time, a strong opposition put the very existence of the party into danger. Many leaders as well as many enthusiastic comrades began to uphold the party to ridicule. They jeered at us. I had an apprehension that someday I will also consider it a futile and hopeless task. It was a turning point in my revolutionary career. An incessant desire to study filled my heart. ‘Study more and more’, said I to myself so that I might be able to face the arguments of my opponents. ‘Study’ to support your point of view with convincing arguments. And I began to study in a serious manner. My previous beliefs and convictions underwent a radical change. The romance of militancy dominated our predecessors; now serious ideas ousted this way of thinking. No more mysticism! No more blind faith! Now realism was our mode of thinking. At times of terrible necessity, we can resort to extreme methods, but violence produces opposite results in mass movements. I have talked much about our methods. The most important thing was a clear conception of our ideology for which we were waging a long struggle. As there was no election activity going on, I got ample opportunity to study various ideas propounded by various writers. I studied Bakunin, the anarchist leader. I read a few books of Marx, the father of Communism. I also read Lenin and Trotsky and many other writers who successfully carried out revolutions in their countries. All of them were atheists. The ideas contained in Bakunin’s ‘God and State’ seem inconclusive, but it is an interesting book. After that I came across a book ‘Common Sense’ by Nirlamba Swami. His point of view was a sort of mystical atheism. I developed more interest in this subject. By the end of 1926, I was convinced that the belief in an Almighty, Supreme Being who created, guided and controlled the universe had no sound foundations. I began discussions on this subject with my friends. I had openly declared myself an atheist. What it meant will be discussed in the following lines.
 In May 1927, I was arrested in Lahore. This arrest came as a big surprise for me. I had not the least idea that I was wanted by the police. I was passing through a garden and all of a sudden the police surrounded me. To my own surprise, I was very calm at that time. I was in full control of myself. I was taken into police custody. The next day I was taken to the Railway Police lockup where I spent a whole month. After many days’ conversation with police personnel, I guessed that they had some information about my connection with the Kakori Party. I felt they had some intelligence of my other activities in the revolutionary movement. They told me that I was in Lucknow during the Kakori Party Trial so that I might devise a scheme to rescue the culprits. They also said that after the plan had been approved, we procured some bombs and by way of test, one of those bombs was thrown into a crowd on the occasion of Dussehra in 1926. They offered to release me on condition that I gave a statement on the activities of the Revolutionary Party. In this way I would be set free and even rewarded and I would not be produced as an approver in the court. I could not help laughing at their proposals. It was all humbug. People who have ideas like ours do not throw bombs at their own innocent people. One day, Mr. Newman, the then senior Superintendent of CID, came to me. After a long talk which was full of sympathetic words, he imparted to me what he considered to be sad news, that if I did not give any statement as demanded by them, they would be forced to send me up for trial for conspiracy to wage war in connection with Kakori Case and also for brutal killings in Dussehra gathering. After that he said that he had sufficient evidence to get me convicted and hanged.
 I was completely innocent, but I believed that the police had sufficient power to do it if they desired it to be so. The same day some police officers persuaded me to offer my prayers to God two times regularly. I was an atheist. I thought that I would settle it to myself whether I could brag only in days of peace and happiness that I was an atheist, or in those hard times I could be steadfast in my convictions. After a long debate with myself, I reached the conclusion that I could not even pretend to be a believer nor could I offer my prayers to God. No, I never did it. It was time of trial and I would come out of it successful. These were my thoughts. Never for a moment did I desire to save my life. So I was a true atheist then and I am an atheist now. It was not an easy task to face that ordeal. Beliefs make it easier to go through hardships, even make them pleasant. Man can find a strong support in God and an encouraging consolation in His Name. If you have no belief in Him, then there is no alternative but to depend upon yourself. It is not child’s play to stand firm on your feet amid storms and strong winds. In difficult times, vanity, if it remains, evaporates and man cannot find the courage to defy beliefs held in common esteem by the people. If he really revolts against such beliefs, we must conclude that it is not sheer vanity; he has some kind of extraordinary strength. This is exactly the situation now. First of all we all know what the judgement will be. It is to be pronounced in a week or so. I am going to sacrifice my life for a cause. What more consolation can there be! A God-believing Hindu may expect to be reborn a king; a Muslim or a Christian might dream of the luxuries he hopes to enjoy in paradise as a reward for his sufferings and sacrifices. What hope should I entertain? I know that will be the end when the rope is tightened round my neck and the rafters move from under my feet. To use more precise religious terminology, that will be the moment of utter annihilation. My soul will come to nothing. If I take the courage to take the matter in the light of ‘Reward’, I see that a short life of struggle with no such magnificent end shall itself be my ‘Reward.’ That is all. Without any selfish motive of getting any reward here or in the hereafter, quite disinterestedly have I devoted my life to the cause of freedom. I could not act otherwise. The day shall usher in a new era of liberty when a large number of men and women, taking courage from the idea of serving humanity and liberating them from sufferings and distress, decide that there is no alternative before them except devoting their lives for this cause. They will wage a war against their oppressors, tyrants or exploiters, not to become kings, or to gain any reward here or in the next birth or after death in paradise; but to cast off the yoke of slavery, to establish liberty and peace they will tread this perilous, but glorious path. Can the pride they take in their noble cause be called vanity? Who is there rash enough to call it so? To him I say either he is foolish or wicked. Leave such a fellow alone for he cannot realise the depth, the emotions, the sentiment and the noble feelings that surge in that heart. His heart is dead, a mere lump of flesh, devoid of feelings. His convictions are infirm, his emotions feeble. His selfish interests have made him incapable of seeing the truth. The epithet ‘vanity’ is always hurled at the strength we get from our convictions.
 You go against popular feelings; you criticise a hero, a great man who is generally believed to be above criticism. What happens? No one will answer your arguments in a rational way; rather you will be considered vainglorious. Its reason is mental insipidity. Merciless criticism and independent thinking are the two necessary traits of revolutionary thinking. As Mahatmaji is great, he is above criticism; as he has risen above, all that he says in the field of politics, religion, Ethics is right. You agree or not, it is binding upon you to take it as truth. This is not constructive thinking. We do not take a leap forward; we go many steps back.
 Our fore-fathers evolved faith in some kind of Supreme Being, therefore, one who ventures to challenge the validity of that faith or denies the existence of God, shall be called a Kafir (infidel), or a renegade. Even if his arguments are so strong that it is impossible to refute them, if his spirit is so strong that he cannot be bowed down by the threats of misfortune that may befall him through the wrath of the Almighty, he shall be decried as vainglorious. Then why should we waste our time in such discussions? This question has come before the people for the first time, hence the necessity and usefulness of such long discussions.
 As far as the first question is concerned, I think I have made it clear that I did not turn atheist because of vanity. Only my readers, not I, can decide whether my arguments carry weight. If I were a believer, I know in the present circumstances my life would have been easier; the burden lighter. My disbelief in God has turned all the circumstances too harsh and this situation can deteriorate further. Being a little mystical can give the circumstances a poetic turn. But I need no opiate to meet my end. I am a realistic man. I want to overpower this tendency in me with the help of Reason. I am not always successful in such attempts. But it is man’s duty to try and make efforts. Success depends on chance and circumstances.
 Now we come to the second question: if it is not vanity, there ought to be some sound reason for rejection of age-old belief in God. Yes, I come to this question. I think that any man who has some reasoning power always tries to understand the life and people around him with the help of this faculty. Where concrete proofs are lacking, [mystical] philosophy creeps in. As I have indicated, one of my revolutionary friends used to say that “philosophy is the outcome of human weakness.” Our ancestors had the leisure to solve the mysteries of the world, its past, its present and its future, its whys and its wherefores, but having been terribly short of direct proofs, every one of them tried to solve the problem in his own way. Hence we find wide differences in the fundamentals of various religious creeds. Sometimes they take very antagonistic and conflicting forms. We find differences in Oriental and Occidental philosophies. There are differences even amongst various schools of thoughts in each hemisphere. In Asian religions, the Muslim religion is completely incompatible with the Hindu faith. In India itself, Buddhism and Jainism are sometimes quite separate from Brahmanism. Then in Brahmanism itself, we find two conflicting sects: Aarya Samaj and Snatan Dheram. Charwak is yet another independent thinker of the past ages. He challenged the Authority of God. All these faiths differ on many fundamental questions, but each of them claims to be the only true religion. This is the root of the evil. Instead of developing the ideas and experiments of ancient thinkers, thus providing ourselves with the ideological weapon for the future struggle, – lethargic, idle, fanatical as we are – we cling to orthodox religion and in this way reduce human awakening to a stagnant pool.
 It is necessary for every person who stands for progress to criticise every tenet of old beliefs. Item by item he has to challenge the efficacy of old faith. He has to analyse and understand all the details. If after rigorous reasoning, one is led to believe in any theory of philosophy, his faith is appreciated. His reasoning may be mistaken and even fallacious. But there is chance that he will be corrected because Reason is the guiding principle of his life. But belief, I should say blind belief is disastrous. It deprives a man of his understanding power and makes him reactionary.
 Any person who claims to be a realist has to challenge the truth of old beliefs. If faith cannot withstand the onslaught of reason, it collapses. After that his task should be to do the groundwork for new philosophy. This is the negative side. After that comes in the positive work in which some material of the olden times can be used to construct the pillars of new philosophy. As far as I am concerned, I admit that I lack sufficient study in this field. I had a great desire to study the Oriental Philosophy, but I could get ample opportunity or sufficient time to do so. But so far as I reject the old time beliefs, it is not a matter of countering belief with belief, rather I can challenge the efficacy of old beliefs with sound arguments. We believe in nature and that human progress depends on the domination of man over nature. There is no conscious power behind it. This is our philosophy.
 Being atheist, I ask a few questions from theists:
 If, as you believe there is an Almighty, Omnipresent, Omniscient God, who created the earth or universe, please let me know, first of all, as to why he created this world. This world which is full of woe and grief, and countless miseries, where not even one person lives in peace.
 Pray, don’t say it is His law. If He is bound by any law, He is not Omnipotent. Don’t say it is His pleasure. Nero burnt one Rome. He killed a very limited number of people. He caused only a few tragedies, all for his morbid enjoyment. But what is his place in history? By what names do we remember him? All the disparaging epithets are hurled at him. Pages are blackened with invective diatribes condemning Nero: the tyrant, the heartless, the wicked.
 One Genghis Khan killed a few thousand people to seek pleasure in it and we hate the very name. Now, how will you justify your all powerful, eternal Nero, who every day, every moment continues his pastime of killing people? How can you support his doings which surpass those of Genghis Khan in cruelty and in misery inflicted upon people? I ask why the Almighty created this world which is nothing but a living hell, a place of constant and bitter unrest. Why did he create man when he had the power not to do so? Have you any answer to these questions? You will say that it is to reward the sufferer and punish the evildoer in the hereafter. Well, well, how far will you justify a man who first of all inflicts injuries on your body and then applies soft and soothing ointment on them? How far the supporters and organizers of Gladiator bouts were justified in throwing men before half starved lions, later to be cared for and looked after well if they escaped this horrible death. That is why I ask: Was the creation of man intended to derive this kind of pleasure?
 Open your eyes and see millions of people dying of hunger in slums and huts dirtier than the grim dungeons of prisons; just see the labourers patiently or say apathetically while the rich vampires suck their blood; bring to mind the wastage of human energy that will make a man with a little common sense shiver in horror. Just observe rich nations throwing their surplus produce into the sea instead of distributing it among the needy and deprived. There are palaces of kings built upon the foundations laid with human bones. Let them see all this and say “All is well in God’s Kingdom.” Why so? This is my question. You are silent. All right. I proceed to my next point.
 You, the Hindus, would say: Whosoever undergoes sufferings in this life, must have been a sinner in his previous birth. It is tantamount to saying that those who are oppressors now were Godly people then, in their previous births. For this reason alone they hold power in their hands. Let me say it plainly that your ancestors were shrewd people. They were always in search of petty hoaxes to play upon people and snatch from them the power of Reason. Let us analyse how much this argument carries weight!
 Those who are well versed in the philosophy of Jurisprudence relate three of four justifications for the punishment that is to be inflicted upon a wrong-doer. These are: revenge, reform, and deterrence. The Retribution Theory is now condemned by all the thinkers. Deterrent theory is on the anvil for its flaws. Reformative theory is now widely accepted and considered to be necessary for human progress. It aims at reforming the culprit and converting him into a peace-loving citizen. But what in essence is God’s Punishment even if it is inflicted on a person who has really done some harm? For the sake of argument we agree for a moment that a person committed some crime in his previous birth and God punished him by changing his shape into a cow, cat, tree, or any other animal. You may enumerate the number of these variations in Godly Punishment to be at least eighty-four lack. Tell me, has this tomfoolery, perpetrated in the name of punishment, any reformative effect on human man? How many of them have you met who were donkeys in their previous births for having committed any sin? Absolutely no one of this sort! The so called theory of ‘Puranas’ (transmigration) is nothing but a fairy-tale. I do not have any intention to bring this unutterable trash under discussion. Do you really know the most cursed sin in this world is to be poor? Yes, poverty is a sin; it is a punishment! Cursed be the theoretician, jurist or legislator who proposes such measures as push man into the quagmire of more heinous sins. Did it not occur to your All Knowing God or he could learn the truth only after millions had undergone untold sufferings and hardships? What, according to your theory, is the fate of a person who, by no sin of his own, has been born into a family of low caste people? He is poor so he cannot go to a school. It is his fate to be shunned and hated by those who are born into a high caste. His ignorance, his poverty, and the contempt he receives from others will harden his heart towards society. Supposing that he commits a sin, who shall bear the consequences? God, or he, or the learned people of that society? What is your view about those punishments inflicted on the people who were deliberately kept ignorant by selfish and proud Brahmans? If by chance these poor creatures heard a few words of your sacred books, Vedas, these Brahmans poured melted lead into their ears. If they committed any sin, who was to be held responsible? Who was to bear the brunt? My dear friends, these theories have been coined by the privileged classes. They try to justify the power they have usurped and the riches they have robbed with the help of such theories. Perhaps it was the writer Upton Sinclair who wrote (Bhagat Singh is referring to Sinclair’s pamphlet ‘Profits of Religion’ – MIA transcriber) somewhere “only make a man firm believer in the immortality of soul, then rob him of all that he possesses. He will willingly help you in the process.” The dirty alliance between religious preachers and possessors of power brought the boon of prisons, gallows, knouts and above all such theories for the mankind.
@@ -781,68 +799,70 @@
         <v>39</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>40</v>
       </c>
       <c r="P2" s="2" t="s">
         <v>41</v>
       </c>
       <c r="Q2" s="2" t="s">
         <v>42</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
         <v>43</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>44</v>
       </c>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
         <v>45</v>
       </c>
       <c r="W2" s="2" t="s">
         <v>46</v>
       </c>
-      <c r="X2" s="2"/>
+      <c r="X2" s="2" t="s">
+        <v>47</v>
+      </c>
       <c r="Y2" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>