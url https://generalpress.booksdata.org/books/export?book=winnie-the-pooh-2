--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -128,74 +128,97 @@
   <si>
     <t>Book Code</t>
   </si>
   <si>
     <t>Short Description</t>
   </si>
   <si>
     <t>Winnie-the-Pooh</t>
   </si>
   <si>
     <t>A.A. Milne</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>Hardcover</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
+    <t>Children &amp; Young Adult</t>
+  </si>
+  <si>
     <t>Children's Books</t>
   </si>
   <si>
     <t>Children's Classics</t>
   </si>
   <si>
+    <t>Animals</t>
+  </si>
+  <si>
     <t>JUV012030, JUV022000, JUV007000, JUV002340</t>
   </si>
   <si>
     <t>2022-12-15 00:00:00</t>
   </si>
   <si>
     <t>8.25 x 5.25 x 1.0 inches</t>
   </si>
   <si>
-    <t>First published in 1926, ‘Winnie-the-Pooh’ is a classic tale by A.A. Milne, an English author. Milne was a noted writer, primarily as a playwright, before the huge success of Pooh outweighed all his previous work.
-[...1 lines deleted...]
-Winnie-the-Pooh has delighted readers of all ages for nearly one hundred years with its relatable, moving adventures that follow the famously friendly and lovable teddy bear. In this classic collection, Winnie navigates the Hundred Acre Wood with Christopher Robin, Eeyore, Piglet, Owl, and Rabbit, discovering the true meaning of friendship and the value of accepting everyone exactly as they are.</t>
+    <t>What happens when an ordinary little boy steps into a world where a bear with a serious weakness for honey, a gloomy donkey, a timid pig, and a lively tiger can become the most important friends imaginable? 'Winnie-the-Pooh' by A.A. Milne is a beloved children’s fiction classic that brings together gentle humor, imaginative adventures, and the simple joys of friendship. Set in the enchanting Hundred Acre Wood, the book follows Christopher Robin and his collection of unforgettable animal companions as they turn everyday moments into charming adventures.
+At the heart of the story is Winnie-the-Pooh, a lovable bear whose thoughts are often delightfully muddled but whose heart is always in the right place. Pooh’s constant search for honey leads him into one amusing situation after another, while his friendships with Piglet, Eeyore, Rabbit, Owl, Kanga, Roo, and Tigger create a warm and wonderfully varied community. Each character has a distinct personality, from Piglet’s nervous courage and Eeyore’s melancholy outlook to Rabbit’s organized nature and Christopher Robin’s steady kindness. Their differences often cause confusion, but they also show how friendship can bring together people who see the world in completely different ways.
+Rather than relying on grand heroic quests, Milne finds magic in small events: visiting a friend, solving a problem, celebrating together, getting lost, or simply wondering about an important question. The stories gently explore loyalty, bravery, imagination, kindness, and the value of being there for someone when they need you. Beneath the playful dialogue and whimsical situations is a tender understanding of childhood and the powerful imaginative world that children create around themselves.
+Warm, funny, thoughtful, and filled with characters who have remained beloved for generations, 'Winnie-the-Pooh' is much more than a children’s book. It is an invitation to slow down and rediscover the wonder hidden in ordinary days. Step into the Hundred Acre Wood, and you may find that its smallest adventures have something surprisingly memorable to say.</t>
   </si>
   <si>
     <t>Alan Alexander Milne (pronounced /ˈmɪln/) was an English author, best known for his books about the teddy bear Winnie-the-Pooh and for various children's poems.
 A. A. Milne was born in Kilburn, London, to parents Vince Milne and Sarah Marie Milne (née Heginbotham) and grew up at Henley House School, 6/7 Mortimer Road (now Crescent), Kilburn, a small public school run by his father. One of his teachers was H. G. Wells who taught there in 1889–90. Milne attended Westminster School and Trinity College, Cambridge, where he studied on a mathematics scholarship. While there, he edited and wrote for Granta, a student magazine. He collaborated with his brother Kenneth and their articles appeared over the initials AKM. Milne's work came to the attention of the leading British humour magazine Punch, where Milne was to become a contributor and later an assistant editor. Milne joined the British Army in World War I and served as an officer in the Royal Warwickshire Regiment and later, after a debilitating illness, the Royal Corps of Signals. He was discharged on February 14, 1919.
 After the war, he wrote a denunciation of war titled Peace with Honour (1934), which he retracted somewhat with 1940's War with Honour. During World War II, Milne was one of the most prominent critics of English writer P. G. Wodehouse, who was captured at his country home in France by the Nazis and imprisoned for a year. Wodehouse made radio broadcasts about his internment, which were broadcast from Berlin. Although the light-hearted broadcasts made fun of the Germans, Milne accused Wodehouse of committing an act of near treason by cooperating with his country's enemy. Wodehouse got some revenge on his former friend by creating fatuous parodies of the Christopher Robin poems in some of his later stories, and claiming that Milne "was probably jealous of all other writers.... But I loved his stuff."
 He married Dorothy "Daphne" de Sélincourt in 1913, and their only son, Christopher Robin Milne, was born in 1920. In 1925, A. A. Milne bought a country home, Cotchford Farm, in Hartfield, East Sussex. During World War II, A. A. Milne was Captain of the Home Guard in Hartfield &amp; Forest Row, insisting on being plain 'Mr. Milne' to the members of his platoon. He retired to the farm after a stroke and brain surgery in 1952 left him an invalid and by August 1953 "he seemed very old and disenchanted". He was 74 years old when he passed away in 1956.</t>
+  </si>
+  <si>
+    <t>Winnie-the-Pooh is one of the world's most beloved collections of children's stories, first published in 1926. Set in the enchanting Hundred Acre Wood, the book follows the gentle adventures of Winnie-the-Pooh, a kind-hearted bear with an endless love for honey, and his close friends. Although the stories are simple and playful on the surface, they offer timeless reflections on friendship, kindness, imagination, courage, and the quiet joys of everyday life.
+The stories revolve around a memorable group of characters, each with a unique personality. Winnie-the-Pooh is cheerful, thoughtful in his own unhurried way, and always willing to help a friend, even if his plans do not always work out perfectly. His innocent curiosity and optimistic outlook make him a comforting and lovable companion.
+Pooh's closest human friend is Christopher Robin, whose calm wisdom and gentle encouragement often help guide the group through their adventures. Christopher Robin represents the warmth and imagination of childhood, treating every creature in the forest with patience, respect, and affection.
+The Hundred Acre Wood is home to several unforgettable companions. Piglet is small and timid but consistently proves that courage is not the absence of fear but the willingness to help despite it. Rabbit is practical, organized, and fond of making plans, though his confidence sometimes leads him into amusing situations. Eeyore, the thoughtful donkey, often expects the worst, yet his friends never abandon him, demonstrating the importance of compassion and acceptance. Owl enjoys sharing his knowledge, while Kanga and her energetic son Roo bring warmth, care, and family life into the woodland community.
+Rather than following one continuous plot, the book is made up of individual adventures that celebrate ordinary moments. A search for honey, a misunderstanding between friends, an unexpected visitor, or a small act of kindness can become the center of an entire story. Milne shows that everyday experiences often contain the greatest opportunities for laughter, learning, and connection.
+Friendship lies at the heart of the collection. The characters are very different from one another, and their personalities sometimes lead to disagreements or confusion. Yet they accept each other's strengths and weaknesses without judgment. They celebrate successes together, offer comfort during disappointments, and remain loyal even when mistakes are made. Their friendships are built not on perfection but on patience, forgiveness, and genuine affection.
+Another important theme is imagination. The Hundred Acre Wood transforms ordinary places into landscapes filled with adventure and possibility. Small discoveries become exciting quests, and familiar surroundings become magical through the eyes of curious children and imaginative friends. Milne reminds readers that imagination enriches life by encouraging creativity, wonder, and playful exploration.
+The book also gently explores the meaning of courage. Characters such as Piglet frequently feel frightened, yet they continue to support their friends when needed. Milne suggests that bravery is not measured by size, strength, or confidence but by kindness and determination. Even the smallest individual can make an important difference through acts of loyalty and compassion.
+Humor is another defining feature of the stories. Much of the comedy comes from Pooh's innocent misunderstandings, Rabbit's careful planning, Owl's elaborate explanations, and the unexpected outcomes of simple situations. The humor is warm rather than mocking, inviting readers to laugh with the characters instead of at them. Milne's playful language, gentle irony, and charming dialogue make the stories enjoyable for both children and adults.
+Beneath the lighthearted adventures lies a deeper appreciation for emotional intelligence. The characters experience happiness, worry, excitement, disappointment, and uncertainty, yet they face these feelings together. Friends listen, encourage one another, and offer reassurance without trying to change who anyone is. This acceptance gives the stories their lasting emotional appeal.
+Nature also plays a central role in the collection. The forests, streams, trees, and changing seasons provide a peaceful setting where adventures unfold naturally. The woodland environment encourages curiosity and reminds readers to appreciate the beauty found in simple surroundings. Rather than rushing from one event to another, the stories invite readers to slow down and notice life's quiet pleasures.
+One of the reasons Winnie-the-Pooh has remained popular across generations is its ability to speak to readers of all ages. Children delight in the amusing adventures and lovable characters, while adults often discover gentle wisdom hidden within the conversations and friendships. The stories celebrate qualities such as patience, humility, gratitude, and loyalty—virtues that remain meaningful throughout life.
+Milne's writing style is elegant yet remarkably accessible. His prose combines warmth, humor, and poetic simplicity, allowing profound ideas to emerge naturally through ordinary conversations and playful situations. The stories never preach or force lessons upon readers. Instead, they allow kindness, understanding, and friendship to reveal their own value through the characters' actions.
+Ultimately, Winnie-the-Pooh is far more than a collection of children's stories. It is a celebration of friendship, imagination, and the simple moments that make life meaningful. Through the gentle adventures of Pooh and his companions, A. A. Milne reminds readers that true happiness is often found not in extraordinary achievements but in shared laughter, loyal friendships, quiet acts of kindness, and the comforting knowledge that we are never alone when we have friends who care for us.</t>
   </si>
   <si>
     <t>Chapter 1 : In which we are Introduced to Winnie-The-Pooh and some Bees, and the Stories Begin
 Here is Edward Bear, coming downstairs now, bump, bump, bump, on the back of his head, behind Christopher Robin. It is, as far as he knows, the only way of coming downstairs, but sometimes he feels that there really is another way, if only he could stop bumping for a moment and think of it. And then he feels that perhaps there isn’t. Anyhow, here he is at the bottom, and ready to be introduced to you. Winnie-the-Pooh.
 When I first heard his name, I said, just as you are going to say, “But I thought he was a boy?”
 “So did I,” said Christopher Robin.
 “Then you can’t call him Winnie?”
 “I don’t.”
 “But you said——”
 “He’s Winnie-ther-Pooh. Don’t you know what ‘ther’ means?”
 “Ah, yes, now I do,” I said quickly; and I hope you do too, because it is all the explanation you are going to get.
 Sometimes Winnie-the-Pooh likes a game of some sort when he comes downstairs, and sometimes he likes to sit quietly in front of the fire and listen to a story. This evening——
 “What about a story?” said Christopher Robin.
 “What about a story?” I said.
 “Could you very sweetly tell Winnie-the-Pooh one?”
 “I suppose I could,” I said. “What sort of stories does he like?”
 “About himself. Because he’s that sort of Bear.”
 “Oh, I see.”
 “So could you very sweetly?”
 “I’ll try,” I said.
 So I tried.
 * * *
 Once upon a time, a very long time ago now, about last Friday, Winnie-the-Pooh lived in a forest all by himself under the name of Sanders.
 (“What does ‘under the name’ mean?” asked Christopher Robin.
 “It means he had the name over the door in gold letters, and lived under it.”
@@ -308,51 +331,51 @@
 “I do remember, and then when I try to remember, I forget.”
 “That day when Pooh and Piglet tried to catch the Heffalump——”
 “They didn’t catch it, did they?”
 “No.”
 “Pooh couldn’t, because he hasn’t any brain. Did I catch it?”
 “Well, that comes into the story.”
 Christopher Robin nodded.
 “I do remember,” he said, “only Pooh doesn’t very well, so that’s why he likes having it told to him again. Because then it’s a real story and not just a remembering.”
 “That’s just how I feel,” I said.
 Christopher Robin gave a deep sigh, picked his Bear up by the leg, and walked off to the door, trailing Pooh behind him. At the door he turned and said, “Coming to see me have my bath?”
 “I might,” I said.
 “I didn’t hurt him when I shot him, did I?”
 “Not a bit.”
 He nodded and went out, and in a moment I heard Winnie-the-Pooh—bump, bump, bump—going up the stairs behind him.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/d001888d-a122-4425-921a-c89b3f40532a.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00067811</t>
   </si>
   <si>
-    <t>Discover Winnie-the-Pooh by A.A. Milne. This book is published by General Press in Hardcover format, ISBN 9789354995514, ASIN 9354995519, under Children's Books, Children's Classics.</t>
+    <t>Discover Winnie-the-Pooh by A.A. Milne. This book is published by General Press in Hardcover format, ISBN 9789354995514, ASIN 9354995519, under Children's Books, Children's Classics, Animals.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -868,91 +891,95 @@
       <c r="F2" s="2">
         <v>9789354995514</v>
       </c>
       <c r="G2" s="2">
         <v>9354995519</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="J2" s="2">
         <v>124</v>
       </c>
       <c r="K2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="L2" s="2">
         <v>245.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="N2" s="2" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="O2" s="2" t="s">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="P2" s="2"/>
+        <v>40</v>
+      </c>
+      <c r="P2" s="2" t="s">
+        <v>41</v>
+      </c>
       <c r="Q2" s="2" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="T2" s="2" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="W2" s="2" t="s">
-        <v>44</v>
-[...1 lines deleted...]
-      <c r="X2" s="2"/>
+        <v>46</v>
+      </c>
+      <c r="X2" s="2" t="s">
+        <v>47</v>
+      </c>
       <c r="Y2" s="2" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>