--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -134,78 +134,88 @@
   <si>
     <t>Women in Love</t>
   </si>
   <si>
     <t>D.H. Lawrence</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>B07F24LY7M</t>
   </si>
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
-    <t>Romance</t>
-[...2 lines deleted...]
-    <t>Classics</t>
+    <t>Literature &amp; Fiction</t>
+  </si>
+  <si>
+    <t>Classic Fiction</t>
+  </si>
+  <si>
+    <t>Literary Fiction</t>
   </si>
   <si>
     <t>FIC004000, FIC000000</t>
   </si>
   <si>
     <t>2018-06-26 00:00:00</t>
   </si>
   <si>
     <t>Ursula and Gudrun Brangwen are two sisters living in the Midlands of England in the 1920s. Ursula is a teacher, Gudrun an artist. They meet two men who live nearby, Rupert Birkin and Gerald Cricht. The four become friends. Ursula begins to date Birkin and Gudrun eventually begins a love affair with Gerald. The four are all deeply concerned with contemporary questions of society, politics, and the relationship between men and women. They go for a party at Gerald's manor house, but during the course of the evening, Gerald's sister, Diana, drowns. Gudrun becomes the teacher and mentor of his youngest sister. Soon Gerald's father passes away as well after a drawn-out illness. Birkin asks Ursula to marry him, and she agrees. Gerald and Gudrun's relationship, however, is becoming more stormy. The four go on vacation together to the Alps. Gudrun begins an intense friendship with an artist she meets there called Loerk. Gerald cannot deal with this and their relationship begins to spiral out of control.
 ABOUT THE AUTHOR:
 D.H. LAWRENCE was born September 11, 1885 in Eastwood, Nottinghamshire. His father was a miner and his mother was a school teacher. In 1906 he took up a scholarship at Nottingham University to study to be a teacher. His first novel, 'The White Peacock', was published in 1911. Lawrence gave up teaching in 1911 due to illness. In 1912 he met and fell in love with a married woman, Frieda Weekley, and they eloped to Germany together. They were married in 1914 and spent the rest of their lives together travelling around the world.
 In 1915, Lawrence published 'The Rainbow' which was banned in Great Britain for obscenity. 'Women in Love' continues the story of the Brangwen family begun in 'The Rainbow' and was finished by Lawrence in 1916 but not published until 1920. Another of Lawrence's most famous works, 'Lady Chatterley's Lover', was privately printed in Florence in 1928 but was not published in Britain until 1960, when it was the subject of an unsuccessful court case brought against it for obscenity. As well as novels, Lawrence also wrote in a variety of other genres and his poetry, criticism and travel books remain highly regarded. He was also a keen painter. He died in France on March 2, 1930.</t>
   </si>
   <si>
+    <t>David Herbert Lawrence, better known as D.H. Lawrence (1885–1930), was an English novelist, poet, playwright, essayist, literary critic, and painter whose works explored the complexities of human relationships, love, nature, and modern civilization. Widely regarded as one of the most important writers of the twentieth century, Lawrence challenged social conventions through his fearless examination of emotional and physical intimacy. Although many of his works were controversial during his lifetime, they are now celebrated for their psychological depth, poetic language, and profound insights into the human condition.
+Lawrence was born on September 11, 1885, in Eastwood, Nottinghamshire, England. His father was a coal miner, while his mother came from a more educated, middle-class background. The contrast between his parents' personalities and social backgrounds deeply influenced his understanding of family life and class conflict, themes that later appeared throughout his writing. A gifted student, Lawrence earned a scholarship to Nottingham High School and later studied at University College, Nottingham. He began his career as a schoolteacher before deciding to devote himself entirely to literature.
+His first major novel, Sons and Lovers (1913), drew heavily on his own upbringing and established him as a remarkable literary talent. He went on to write acclaimed novels such as The Rainbow, Women in Love, Kangaroo, and Lady Chatterley's Lover. His poetry collections, travel books, short stories, and essays further demonstrated his extraordinary versatility as a writer. Lawrence believed that industrialization and excessive materialism had weakened humanity's connection with nature and authentic emotion. Through his works, he encouraged readers to seek deeper personal relationships and a fuller understanding of life.
+Lawrence spent much of his later years traveling through Europe, Australia, Mexico, and the United States, searching for climates that would improve his health while continuing to write prolifically. Despite suffering from tuberculosis for many years, he remained creatively active until his death in France on March 2, 1930, at the age of forty-four.
+Today, D.H. Lawrence is recognized as one of the defining voices of modern English literature. His bold exploration of love, identity, freedom, and the conflict between civilization and instinct continues to inspire readers and scholars alike. His enduring body of work stands as a testament to his artistic courage, literary innovation, and unwavering commitment to portraying the richness and complexity of human life.</t>
+  </si>
+  <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/3048cc2a-e078-4083-8891-4e4af4d5af81.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068484</t>
   </si>
   <si>
-    <t>Discover Women in Love by D.H. Lawrence. This book is published by General Press in eBook format, ISBN 9788180320385, ASIN B07F24LY7M, under Romance, Classics.</t>
+    <t>Discover Women in Love by D.H. Lawrence. This book is published by General Press in eBook format, ISBN 9788180320385, ASIN B07F24LY7M, under Literature and Fiction, Classic Fiction, Literary Fiction.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -724,80 +734,84 @@
       <c r="G2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J2" s="2"/>
       <c r="K2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="2">
         <v>51.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>41</v>
       </c>
-      <c r="P2" s="2"/>
+      <c r="P2" s="2" t="s">
+        <v>42</v>
+      </c>
       <c r="Q2" s="2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>44</v>
-[...1 lines deleted...]
-      <c r="W2" s="2"/>
+        <v>45</v>
+      </c>
+      <c r="W2" s="2" t="s">
+        <v>46</v>
+      </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>