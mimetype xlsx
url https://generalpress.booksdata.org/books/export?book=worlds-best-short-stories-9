--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -135,60 +135,69 @@
     <t>World's Best Short Stories 9</t>
   </si>
   <si>
     <t>GP Editors</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>B07NBTWGN4</t>
   </si>
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Literature &amp; Fiction</t>
+  </si>
+  <si>
+    <t>Short Stories</t>
+  </si>
+  <si>
+    <t>Classics</t>
   </si>
   <si>
     <t>FIC029000, FIC004000</t>
   </si>
   <si>
     <t>2019-01-31 00:00:00</t>
   </si>
   <si>
     <t>World's Best Short Stories is a collection of captivating tales from around the world, penned by some of the greatest storytellers of all time. This is a wonderful collection of famous authors and their splendid stories in ten volumes. Centuries are covered, making this a great resource for any lover of literature, English teachers and students.
 The variety in style and subject is enormous, but all these stories have one point in common—the enduring quality of the writing, which places them among the masterpieces of the world’s fiction. Contributors include Leo Tolstoy, James Joyce, Edgar Allan Poe, Guy de Maupassant, Charles Dickens, Anton Chekhov, Mark Twain, Rudyard Kipling, Rabindranath Tagore, Saki, Kate Chopin and many more.</t>
+  </si>
+  <si>
+    <t>GP Editors work hard to give you a pleasing reading experience. We check all facts and figures from authentic sources and give lucid language to our books.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/97033bef-7979-477b-a9fa-1a91b13c2096.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068550</t>
   </si>
   <si>
     <t>Discover World's Best Short Stories 9 by GP Editors. This book is published by General Press in eBook format, ISBN 9789388760294, ASIN B07NBTWGN4, under Literature and Fiction.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -716,81 +725,87 @@
       <c r="F2" s="2">
         <v>9789388760294</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J2" s="2"/>
       <c r="K2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="2">
         <v>70.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="O2" s="2"/>
-      <c r="P2" s="2"/>
+      <c r="O2" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="P2" s="2" t="s">
+        <v>42</v>
+      </c>
       <c r="Q2" s="2" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="W2" s="2"/>
+        <v>45</v>
+      </c>
+      <c r="W2" s="2" t="s">
+        <v>46</v>
+      </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>