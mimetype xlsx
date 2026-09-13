--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -152,50 +152,53 @@
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Literature &amp; Fiction</t>
   </si>
   <si>
     <t>Short Reads</t>
   </si>
   <si>
     <t>Classics</t>
   </si>
   <si>
     <t>FIC004000, LCO002000, LCO003000</t>
   </si>
   <si>
     <t>2019-01-08 00:00:00</t>
   </si>
   <si>
     <t>World’s Best Short Stories' is a compilation of fascinating adventure tales from all around the globe, written by some of the most remarkable storytellers and highly famous authors. Centuries are overwhelmed with amazing narratives for all lovers of literature, English teachers, and students.
 Many of history's finest novelists have attempted their hand at the short story, and some are even best-known for their prowess in this form. A selection of timeless masterpieces, this edition belongs to every avid reader’s personal collection, who continues to show a huge appetite for short stories. This undoubtedly brings literature’s most wonderful short stories to delight, distract, comfort, and inspire.
 The variety in style and subject is tremendous, but all these stories have one point in common—the unchanging quality of the writing. Contributors include Leo Tolstoy, James Joyce, Edgar Allan Poe, Guy de Maupassant, Charles Dickens, Anton Chekhov, Mark Twain, Rudyard Kipling, Rabindranath Tagore, Saki, Kate Chopin and many more.</t>
+  </si>
+  <si>
+    <t>GP Editors work hard to give you a pleasing reading experience. We check all facts and figures from authentic sources and give lucid language to our books.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/5c84a7c5-b13d-4b12-83bd-ffd25271ba60.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068542</t>
   </si>
   <si>
     <t>Discover World's Best Short Stories: Volume 1 by GP Editors. This book is published by General Press in eBook format, ISBN 9789388760218, ASIN B07MQ6M1WT, under Literature and Fiction, Short Reads, Classics.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -743,67 +746,69 @@
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>41</v>
       </c>
       <c r="P2" s="2" t="s">
         <v>42</v>
       </c>
       <c r="Q2" s="2" t="s">
         <v>43</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
         <v>44</v>
       </c>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
         <v>45</v>
       </c>
-      <c r="W2" s="2"/>
+      <c r="W2" s="2" t="s">
+        <v>46</v>
+      </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>