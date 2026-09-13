--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -132,64 +132,73 @@
     <t>Short Description</t>
   </si>
   <si>
     <t>World's Best Short Stories: Volume 2</t>
   </si>
   <si>
     <t>GP Editors</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>Paperback</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Literature &amp; Fiction</t>
+  </si>
+  <si>
+    <t>Short Stories</t>
+  </si>
+  <si>
+    <t>Classics</t>
   </si>
   <si>
     <t>FIC004000, LCO002000, LCO003000</t>
   </si>
   <si>
     <t>2022-08-15 00:00:00</t>
   </si>
   <si>
     <t>8.25 x 5.25 x 1.0 inches</t>
   </si>
   <si>
     <t>‘World’s Best Short Stories: Volume 2’ is a compilation of mesmerizing adventure tales from all around the planet, written by some of the most extraordinary storytellers and admiringly celebrated authors. Centuries are overwhelmed with amazing narratives for all lovers of literature, English teachers, and students.
 A selection of timeless masterpieces, this edition belongs to every avid reader's personal collection, who continues to show a huge appetite for short stories. This undoubtedly brings literature's most wonderful short stories to delight, distract, comfort, and inspire.
 The assortment in style and subject is immense, but all these stories have one point in common—the continuing quality of the writing, which places them among the masterworks of the world’s fiction. Contributors include Leo Tolstoy, James Joyce, Edgar Allan Poe, Guy de Maupassant, Charles Dickens, Anton Chekhov, Mark Twain, Rudyard Kipling, Rabindranath Tagore, Saki, Kate Chopin and many more.</t>
+  </si>
+  <si>
+    <t>GP Editors work hard to give you a pleasing reading experience. We check all facts and figures from authentic sources and give lucid language to our books.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/5b957083-52c8-4b37-a398-e794e0f3662f.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00067637</t>
   </si>
   <si>
     <t>Discover World's Best Short Stories: Volume 2 by GP Editors. This book is published by General Press in Paperback format, ISBN 9789354992278, ASIN 9354992277, under Literature and Fiction.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -719,83 +728,89 @@
       </c>
       <c r="G2" s="2">
         <v>9354992277</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="J2" s="2">
         <v>160</v>
       </c>
       <c r="K2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="L2" s="2">
         <v>275.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>39</v>
       </c>
-      <c r="O2" s="2"/>
-      <c r="P2" s="2"/>
+      <c r="O2" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="P2" s="2" t="s">
+        <v>41</v>
+      </c>
       <c r="Q2" s="2" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="T2" s="2" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="W2" s="2"/>
+        <v>45</v>
+      </c>
+      <c r="W2" s="2" t="s">
+        <v>46</v>
+      </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>