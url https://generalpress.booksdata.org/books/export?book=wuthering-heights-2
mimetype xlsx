--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -134,54 +134,57 @@
   <si>
     <t>Wuthering Heights</t>
   </si>
   <si>
     <t>Emily Bronte</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>Hardcover</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Literature &amp; Fiction</t>
   </si>
   <si>
-    <t>Classics</t>
-[...2 lines deleted...]
-    <t>FIC004000, FIC000000, FIC027040</t>
+    <t>Historical Romances</t>
+  </si>
+  <si>
+    <t>Women's Literature &amp; Fiction</t>
+  </si>
+  <si>
+    <t>FIC027050, FIC027040, FIC019000</t>
   </si>
   <si>
     <t>2022-06-01 00:00:00</t>
   </si>
   <si>
     <t>8.25 x 5.25 x 1.0 inches</t>
   </si>
   <si>
     <t>Emily Brontë’s 'Wuthering Heights' is a haunting, beautifully raw exploration of love, rejection, and the generational scars left by unresolved pain. Set against the bleak, windswept Yorkshire moors, the story centers on the fierce, unbreakable bond between Catherine Earnshaw and Heathcliff, an orphaned boy brought into her family home. Their childhood connection blossoms into a passionate but profoundly destructive love.
 When Catherine chooses to marry the gentle, socially refined Edgar Linton to secure her future, she sets off a tragic chain of events. Heartbroken and deeply embittered by a world that has only ever shown him cruelty, Heathcliff vanishes, only to return years later as a wealthy, hardened man. Consumed by grief and a relentless desire for revenge, he orchestrates a calculated campaign to destroy the families that wronged him, plunging everyone into his dark orbit of misery.
 Yet, beneath the gothic turbulence and harsh cruelty lies a profoundly human story about the agonizing cost of denying one's true heart. Brontë reveals how unhealed trauma and bitterness can poison an entire lineage. Ultimately, the novel does not end in total despair. Through the next generation—Catherine’s daughter and Heathcliff’s nephew—the terrible cycle of vengeance is finally broken. Their emerging love offers a quiet, hopeful resolution, proving that even the deepest, darkest wounds of the past can eventually be healed by compassion, forgiveness, and the enduring resilience of the human spirit.</t>
   </si>
   <si>
     <t>Emily Brontë, born on July 30, 1818, in Thornton, Yorkshire, England, was an English novelist and poet best known for her only novel, "Wuthering Heights." She was the fifth of six children in the Brontë family. Along with her sisters Charlotte and Anne, Emily grew up in Haworth, where their father served as a curate.
 Emily's literary career began in her childhood when she and her siblings created imaginative worlds and stories. Despite her relatively short life, Emily's contribution to literature is significant. Her novel "Wuthering Heights," published in 1847 under the pseudonym Ellis Bell, is considered one of the greatest works of English literature. It is renowned for its passionate and dark portrayal of human nature, its exploration of social class, and its depiction of the Yorkshire moors.
 Emily's writing style is characterized by vivid descriptions of nature, intense emotions, and complex characters. Despite the novel's initial mixed reception, "Wuthering Heights" has since become a classic and has been adapted into numerous films, television series, and stage plays.
 Tragically, Emily Brontë's life was cut short when she died of tuberculosis on December 19, 1848, at the age of 30. Despite her brief existence, her literary legacy continues to captivate readers around the world, and she remains one of the most celebrated authors of the Victorian era.</t>
   </si>
   <si>
     <t>Emily Brontë’s solitary masterpiece, "Wuthering Heights", published in 1847, remains one of the most intense, polarizing, and deeply haunting novels in the English literary canon. Unlike the polite social realism prevalent in the Victorian era, Brontë crafted a dark, Gothic narrative of fierce, almost feral passion and generational vengeance set against the unforgiving landscape of the Yorkshire moors. The story unfolds through a complex frame narrative, beginning in 1801 when an urbane gentleman named Mr. Lockwood rents an estate called Thrushcross Grange. Intrigued and unsettled by his misanthropic landlord, Heathcliff, who resides at the neighboring farmhouse of Wuthering Heights, Lockwood begs his housekeeper, Nelly Dean, to explain the dark history of the families that inhabit the desolate region. Through Nelly’s exhaustive recollection, the tragic and violently intertwining histories of the Earnshaws and the Lintons are meticulously laid bare.
 The root of the tragedy is planted decades earlier when the benevolent patriarch, Mr. Earnshaw, returns to Wuthering Heights from a trip to Liverpool with a starving, dark-skinned foundling whom he names Heathcliff. The introduction of this mysterious outsider instantly disrupts the familial ecosystem. While Earnshaw’s son, Hindley, harbors an immediate and vicious jealousy toward the usurper, his daughter, Catherine, forms a fierce, inseparable bond with Heathcliff. As children, Catherine and Heathcliff roam the wild moors, developing a wild, symbiotic relationship that exists entirely outside the boundaries of conventional society or religious morality. Theirs is not a gentle, romantic affection, but a primal, elemental affinity, establishing them as two halves of the same untamed soul against the rest of the world.
 The fragile peace of their childhood is irrevocably shattered following the death of Mr. Earnshaw. Hindley, now the master of Wuthering Heights, returns from college with a wife and a deep-seated thirst for revenge against the boy who stole his father's affections. He systematically degrades Heathcliff, stripping him of his education, forcing him into the fields as a common laborer, and subjecting him to constant physical and psychological abuse. Despite this brutal subjugation, Heathcliff's bond with Catherine remains unbroken until an accidental encounter brings them to Thrushcross Grange, the home of the wealthy and refined Linton family. While spying on the Lintons, Catherine is bitten by their dog and is forced to stay at the Grange to recover, effectively removing her from Heathcliff's wild world and introducing her to the seductive comforts of civilized society.
 When Catherine returns to Wuthering Heights weeks later, she is transformed into a polished young lady, suddenly hyper-aware of Heathcliff's dirty, uneducated state. This cultural shift sets the stage for the novel's central, devastating betrayal. Catherine confesses to Nelly Dean that Edgar Linton, the handsome and wealthy heir of the Grange, has proposed to her, and she has accepted. In one of literature's most famous declarations, Catherine explains that she must marry Edgar because marrying Heathcliff would degrade her socially, even though her love for Edgar is like changing foliage, while her love for Heathcliff resembles the eternal rocks beneath. Tragically, Heathcliff secretly overhears the first part of her confession—that it would degrade her to marry him—and, heartbroken and deeply humiliated, he flees Wuthering Heights into the night, disappearing for three years.
 Upon his unexpected return, Heathcliff is drastically transformed. He is mysteriously wealthy, educated, and outwardly a gentleman, but internally, his childhood resentment has calcified into a monstrous, calculated obsession with revenge against those who separated him from Catherine. He ruthlessly exploits Hindley's descent into alcoholism and gambling, eventually winning the deed to Wuthering Heights and rendering his former tormentor a desperate, indebted tenant in his own ancestral home. Heathcliff’s return also deeply destabilizes Catherine’s relatively peaceful marriage to Edgar Linton. The rekindled intensity between Catherine and Heathcliff is suffocating and destructive, tearing apart the domestic tranquility of Thrushcross Grange and igniting a bitter, explosive rivalry between the two men who claim to love her.
 Driven by spite and a desire to dismantle the Linton family, Heathcliff orchestrates a cruel and loveless elopement with Edgar’s naive sister, Isabella, who is infatuated with his dark romantic facade. Once married, he subjects her to relentless psychological torture, making it explicitly clear that she is merely a pawn in his grand scheme to inherit Thrushcross Grange. Meanwhile, the unbearable tension between her husband and her soulmate shatters Catherine’s fragile mental and physical health. She falls into a state of delirious starvation, effectively willing herself to die rather than exist in a world where she is separated from Heathcliff by societal boundaries. Following a final, agonizingly passionate reunion with Heathcliff, Catherine gives birth to a daughter, also named Cathy, and dies, plunging Heathcliff into a state of supernatural grief where he begs her ghost to haunt him for the rest of his life.
@@ -235,107 +238,63 @@
 ‘A beautiful animal!’ I commenced again. ‘Do you intend parting with the little ones, madam?’
 ‘They are not mine,’ said the amiable hostess, more repellingly than Heathcliff himself could have replied.
 ‘Ah, your favourites are among these?’ I continued, turning to an obscure cushion full of something like cats.
 ‘A strange choice of favourites!’ she observed scornfully.
 Unluckily, it was a heap of dead rabbits. I hemmed once more, and drew closer to the hearth, repeating my comment on the wildness of the evening.
 ‘You should not have come out,’ she said, rising and reaching from the chimney-piece two of the painted canisters.
 Her position before was sheltered from the light; now, I had a distinct view of her whole figure and countenance. She was slender, and apparently scarcely past girlhood: an admirable form, and the most exquisite little face that I have ever had the pleasure of beholding; small features, very fair; flaxen ringlets, or rather golden, hanging loose on her delicate neck; and eyes, had they been agreeable in expression, that would have been irresistible: fortunately for my susceptible heart, the only sentiment they evinced hovered between scorn and a kind of desperation, singularly unnatural to be detected there. The canisters were almost out of her reach; I made a motion to aid her; she turned upon me as a miser might turn if any one attempted to assist him in counting his gold.
 ‘I don’t want your help,’ she snapped; ‘I can get them for myself.’
 ‘I beg your pardon!’ I hastened to reply.
 ‘Were you asked to tea?’ she demanded, tying an apron over her neat black frock, and standing with a spoonful of the leaf poised over the pot.
 ‘I shall be glad to have a cup,’ I answered.
 ‘Were you asked?’ she repeated.
 ‘No,’ I said, half smiling. ‘You are the proper person to ask me.’
 She flung the tea back, spoon and all, and resumed her chair in a pet; her forehead corrugated, and her red under-lip pushed out, like a child’s ready to cry.
 Meanwhile, the young man had slung on to his person a decidedly shabby upper garment, and, erecting himself before the blaze, looked down on me from the corner of his eyes, for all the world as if there were some mortal feud unavenged between us. I began to doubt whether he were a servant or not: his dress and speech were both rude, entirely devoid of the superiority observable in Mr. and Mrs. Heathcliff; his thick brown curls were rough and uncultivated, his whiskers encroached bearishly over his cheeks, and his hands were embrowned like those of a common labourer: still his bearing was free, almost haughty, and he showed none of a domestic’s assiduity in attending on the lady of the house. In the absence of clear proofs of his condition, I deemed it best to abstain from noticing his curious conduct; and, five minutes afterwards, the entrance of Heathcliff relieved me, in some measure, from my uncomfortable state.
 ‘You see, sir, I am come, according to promise!’ I exclaimed, assuming the cheerful; ‘and I fear I shall be weather-bound for half an hour, if you can afford me shelter during that space.’
 ‘Half an hour?’ he said, shaking the white flakes from his clothes; ‘I wonder you should select the thick of a snow-storm to ramble about in. Do you know that you run a risk of being lost in the marshes? People familiar with these moors often miss their road on such evenings; and I can tell you there is no chance of a change at present.’
 ‘Perhaps I can get a guide among your lads, and he might stay at the Grange till morning—could you spare me one?’
 ‘No, I could not.’
 ‘Oh, indeed! Well, then, I must trust to my own sagacity.’
 ‘Umph!’
 ‘Are you going to make’ the tea?’ demanded he of the shabby coat, shifting his ferocious gaze from me to the young lady.
 ‘Is he to have any?’ she asked, appealing to Heathcliff.
 ‘Get it ready, will you?’ was the answer, uttered so savagely that I started. The tone in which the words were said revealed a genuine bad nature. I no longer felt inclined to call Heathcliff a capital fellow. When the preparations were finished, he invited me with—‘Now, sir, bring forward your chair.’ And we all, including the rustic youth, drew round the table: an austere silence prevailing while we discussed our meal.
 I thought, if I had caused the cloud, it was my duty to make an effort to dispel it. They could not every day sit so grim and taciturn; and it was impossible, however ill-tempered they might be, that the universal scowl they wore was their every-day countenance.
-‘It is strange,’ I began, in the interval of swallowing one cup of tea and receiving another—‘it is strange how custom can mould our tastes and ideas: many could not imagine the existence of happiness in a life of such complete exile from the world as you spend, Mr. Heathcliff; yet, I’ll venture to say, that, surrounded by your family, and with your amiable lady as the presiding genius over your home and heart—’
-[...43 lines deleted...]
-‘Then I hope his ghost will haunt you; and I hope Mr. Heathcliff will never get another tenant till the Grange is a ruin,’ she answered, sharply.</t>
+‘It is strange,’ I began, in the interval of swallowing one cup of tea and receiving another—‘it is strange how custom can mould our tastes and ideas: many could not imagine the existence of happiness in a life of such complete exile from the world as you spend, Mr. Heathcliff; yet, I’ll venture to say, that, surrounded by your family, and with your amiable lady as the presiding genius over your home and heart—’</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/0fe89daa-f117-40f4-9433-21934d160708.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00067708</t>
   </si>
   <si>
-    <t>Discover Wuthering Heights by Emily Bronte. This book is published by General Press in Hardcover format, ISBN 9789354994142, ASIN 9354994148, under Literature and Fiction, Classics.</t>
+    <t>Discover Wuthering Heights by Emily Bronte. This book is published by General Press in Hardcover format, ISBN 9789354994142, ASIN 9354994148, under Literature and Fiction, Historical Romances, Women's Literature and Fiction.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -856,88 +815,90 @@
       </c>
       <c r="H2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="J2" s="2">
         <v>344</v>
       </c>
       <c r="K2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="L2" s="2">
         <v>450.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="P2" s="2"/>
+      <c r="P2" s="2" t="s">
+        <v>41</v>
+      </c>
       <c r="Q2" s="2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="T2" s="2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="W2" s="2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="X2" s="2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="Y2" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>