--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -137,57 +137,67 @@
   <si>
     <t>Wayne Whipple</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>B07F3C9477</t>
   </si>
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Biographies &amp; Memoirs</t>
   </si>
   <si>
+    <t>Historical Biographies</t>
+  </si>
+  <si>
     <t>BIO006000, HIS036000</t>
   </si>
   <si>
     <t>2018-06-28 00:00:00</t>
   </si>
   <si>
     <t>Lincoln's vision as a leader was instilled in him from a young age, and the lessons he learned as a young man carried him into the White House, and into the history books, as one of America’s most commanding figures. The insights offered in this enlightening volume show the formative years of the boy who would become our 16th President.</t>
+  </si>
+  <si>
+    <t>Wayne Whipple (1860–1932) was an American author, editor, educator, and compiler who devoted much of his career to making history, biography, and literature engaging and accessible for young readers. Although he is not as widely remembered today as some of the writers whose lives he chronicled, Whipple made a lasting contribution through his educational books, historical collections, and carefully edited works that inspired curiosity and a love of learning in generations of students.
+Born on October 14, 1860, in Orange, New Jersey, Whipple developed an early interest in reading, writing, and education. He studied at Princeton University, where he strengthened his literary and scholarly interests. Rather than pursuing a single field, he built a versatile career as a teacher, journalist, editor, and author. His broad experience enabled him to write with both accuracy and clarity, making complex historical events and remarkable lives understandable to readers of all ages.
+Whipple was especially known for producing biographies of influential figures and collections of historical narratives. He believed that history should be told through compelling stories rather than dry facts, and his books reflected this philosophy. Among his notable works are biographies of George Washington and other prominent Americans, as well as educational volumes designed to introduce young readers to the nation's heritage. His writing emphasized character, perseverance, courage, and public service, qualities he hoped would inspire future generations.
+In addition to writing original works, Whipple served as an editor and compiler of classic literature and historical documents. His careful editorial work helped preserve important texts while presenting them in forms that were attractive and accessible to schools and general readers. At a time when educational publishing was expanding rapidly, he played an important role in bringing quality literature and history into classrooms across the United States.
+Wayne Whipple passed away on September 16, 1932, leaving behind a substantial body of educational and historical writing. Though his name is less familiar today, his books reflected a lifelong dedication to learning and the belief that knowledge should be shared in an engaging and meaningful way. His legacy endures through the many readers who discovered history, literature, and inspiring lives through his thoughtful storytelling and educational vision.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/f9542f2f-5f05-4df9-b576-b4348fb9a1a7.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068489</t>
   </si>
   <si>
     <t>Discover Young Abraham: A Complete Biography by Wayne Whipple. This book is published by General Press in eBook format, ISBN 9788180320545, ASIN B07F3C9477, under Biographies and Memoirs.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -715,81 +725,85 @@
       <c r="F2" s="2">
         <v>9788180320545</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J2" s="2"/>
       <c r="K2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="2">
         <v>70.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="O2" s="2"/>
+      <c r="O2" s="2" t="s">
+        <v>41</v>
+      </c>
       <c r="P2" s="2"/>
       <c r="Q2" s="2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="W2" s="2"/>
+        <v>44</v>
+      </c>
+      <c r="W2" s="2" t="s">
+        <v>45</v>
+      </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>