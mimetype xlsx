--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -137,57 +137,57 @@
   <si>
     <t>Eugen Herrigel</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>B08NXTHM26</t>
   </si>
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Non Fiction</t>
   </si>
   <si>
-    <t>Spirituality</t>
-[...5 lines deleted...]
-    <t>SPO002000, PHI025000, SEL023000</t>
+    <t>History of Philosophy &amp; Schools of Thought</t>
+  </si>
+  <si>
+    <t>Religious Philosophy</t>
+  </si>
+  <si>
+    <t>PHI025000, PHI003000, SPO002000</t>
   </si>
   <si>
     <t>2020-11-09 00:00:00</t>
   </si>
   <si>
     <t>'Zen in the Art of Archery' by Eugen Herrigel is a profound exploration of Zen Buddhism through the disciplined practice of traditional Japanese archery. Based on the author's personal experiences while living in Japan, the book recounts his years of training under a master archer, where he gradually learns that true mastery is not about physical skill alone but about transforming the mind and spirit.
 At the beginning of his journey, Herrigel approaches archery with a logical and analytical mindset, believing that precision and technique are the keys to success. However, his teacher repeatedly challenges these assumptions, encouraging him to let go of conscious control, impatience, and the desire for achievement. Over time, Herrigel discovers that the real lesson lies in surrendering the ego and allowing actions to arise naturally from a state of complete awareness and inner calm.
 The book beautifully illustrates how Zen philosophy extends beyond the practice of archery into every aspect of life. It teaches that genuine excellence is achieved not through force or ambition but through patience, humility, discipline, and harmony between the mind and body. Herrigel's reflections reveal the subtle yet powerful transformation that occurs when one learns to trust the present moment instead of striving for perfection.
 Written with sincerity and quiet wisdom, 'Zen in the Art of Archery' is more than a memoir or a guide to martial arts. It is a timeless meditation on mindfulness, self-discovery, and the pursuit of inner peace, offering readers enduring insights into the art of living with grace, balance, and purpose.</t>
   </si>
   <si>
     <t>Eugen Herrigel was a German philosopher who taught philosophy at Tohoku Imperial University in Sendai, Japan, from 1924 to 1929 and introduced Zen to large parts of Europe through his writings. He was a member of the Militant League for German Culture and was committed to Nazi beliefs until he died.</t>
   </si>
   <si>
     <t>Eugen Herrigel’s "Zen in the Art of Archery", published in its complete form in 1948, is a profound and deeply personal account of a Western mind attempting to penetrate the mystical depths of Eastern philosophy. Herrigel, a German professor of philosophy who moved to Japan in the 1920s, possessed a burning desire to understand Zen Buddhism. Realizing that Zen could not be grasped through academic study or intellectual deduction, he was advised to learn one of the traditional Japanese arts, which are deeply intertwined with Zen practice. He chose Kyudo, the ancient Japanese martial art of archery, and was accepted as a student by the legendary Master Awa Kenzo. The resulting book is not a manual on how to shoot an arrow, but a meticulously documented journey of spiritual transformation, detailing the agonizing and ultimately liberating process of surrendering the ego.
 From the very beginning of his instruction, Herrigel encountered a massive, almost insurmountable cultural and intellectual barrier. As a classically trained Western academic, he approached archery with a rational, goal-oriented mindset, assuming that mastering the physical mechanics of the bow would naturally lead to hitting the target. He focused intensely on his muscles, his posture, and his aim, treating the discipline as a mere athletic endeavor. Master Kenzo, however, immediately rejected this approach, insisting that archery was not a sport but a deeply spiritual exercise. The Master bafflingly claimed that physical strength was entirely secondary and that the bow must be drawn "spiritually," demanding that Herrigel stop trying to force the process with his conscious will.
 The first grueling phase of this spiritual unlearning focused entirely on the art of breathing. For months, Herrigel was not allowed to shoot an arrow or even hold the bow properly. Instead, the Master forced him to practice a specific method of deep diaphragmatic breathing, designed not to increase lung capacity, but to anchor the mind and bypass the conscious intellect. Herrigel had to learn to inhale as if drawing the universe into himself and exhale as if letting go of all earthly attachments. This repetitive, often frustrating foundational training was meant to teach the aspiring archer how to relax deeply into the present moment, proving that the bridge between the physical act and the spiritual state is paved with the breath.
 Once Herrigel achieved a rudimentary mastery of this breathing technique, the instruction moved to the drawing of the bow. In Western archery, drawing a heavy bow is a feat of upper body strength. In Kyudo, Herrigel was taught that the draw must be executed with an effortless effort, utilizing the expansion of the chest and the spirit rather than the contraction of the biceps. The archer must hold an immense amount of physical tension while remaining completely mentally and emotionally relaxed. This paradox deeply frustrated Herrigel, who continually found himself straining, shaking, and intellectualizing the physical effort. The Master relentlessly corrected him, insisting that the bow was an extension of the universe and that drawing it required the archer to essentially get out of their own way.
 The most agonizing and prolonged crisis of Herrigel’s training arrived with the release of the bowstring. Herrigel continually tried to control the exact moment of the shot, deliberately opening his hand when he felt his aim was true. Master Kenzo scolded him for this, explaining that by intentionally choosing to shoot, Herrigel was allowing his ego—his "I"—to interfere. The Master introduced a beautiful, enduring metaphor: the release must happen naturally and unconsciously, much like a heavy load of snow eventually slipping off a bent bamboo leaf. The leaf does not decide to drop the snow, and the snow does not decide to fall; it simply happens when the tension reaches its natural, inevitable climax.
 This concept of "purposelessness," or mushin (no-mind), became the central philosophical battleground of the book. The Western mind is intrinsically wired to desire success, to aim for a result, and to claim ownership of an achievement. Herrigel’s desperate desire to learn how to shoot correctly was the very obstacle preventing him from doing so. After years of failure, frustration, and near-resignation, a breakthrough finally occurred. During a routine lesson, Herrigel loosed an arrow, and the Master suddenly bowed deeply to him, exclaiming, "Just then 'It' shot!" In that fleeting moment, Herrigel’s ego had been completely suspended; the distinction between the shooter, the bow, and the release had dissolved, and a greater, unconscious flow had taken over the action.
 Following this breakthrough, Herrigel encountered yet another profound philosophical hurdle regarding the target itself. He realized that the Master had never explicitly taught him how to aim, and he grew suspicious that hitting the target was either a matter of luck or a physical parlor trick. In response, Master Kenzo invited Herrigel to the practice hall late at night. In absolute, pitch-black darkness, with only a single taper burning far away at the target stand, the Master shot two arrows. When Herrigel went to inspect the target, he found the first arrow lodged in the dead center of the bullseye, and the second arrow had splintered the shaft of the first. The Master humbly attributed this impossible feat to the Buddha, proving that when the internal state is perfectly aligned, the external target cannot be missed.
 Through this miraculous demonstration and his subsequent years of continued practice, Herrigel finally grasped the ultimate truth of his training. The target was never the piece of paper down the range; the true target was the archer himself. Archery, under the lens of Zen, is a moving, dynamic meditation—an unforgiving mirror that perfectly reflects the archer's internal state. Any tension, anxiety, ambition, or ego instantly manifests as a flawed shot. Technical mastery is not the end goal; rather, it is merely the absolute prerequisite for spiritual liberation. Once the technique is so perfectly ingrained that it can be entirely forgotten, the practitioner transcends the art form itself, achieving a state of complete, unburdened presence.
 Herrigel eventually returned to Germany, fundamentally changed by his half-decade of rigorous study. He did not just bring back a physical skill, but a radically transformed consciousness and a deep reverence for Eastern mysticism. "Zen in the Art of Archery" endures not merely as a historical account of martial arts, but as a timeless, universally applicable guide to mastery in any discipline. It stands as a powerful testament to the idea that true perfection in any art form—be it painting, writing, business, or the art of living itself—can only be achieved when we completely surrender the illusion of control, allowing the self to quietly slip away like snow from a bamboo leaf.</t>
   </si>
   <si>
@@ -207,51 +207,51 @@
 Is there not room for the hope, then, that a careful description of this long and difficult road will allow us at least one thing: to ask whether we wish to travel it?
 Such descriptions of the way and its stations are almost entirely lacking in Zen literature. This is partly due to the fact that the Zen adept has an insuperable objection to giving any kind of instructions for the happy life. He knows from personal experience that nobody can stay the course without conscientious guidance from a skilled teacher and without the help of a Master. No less decisive, on the other hand, is the fact that his experiences, his conquests and spiritual transformations, so long as they still remain “his,” must be conquered and transformed again and again until everything “his” is annihilated. Only in this way can he attain a basis for experiences which, as the “all-embracing Truth” rouse him to a life that is no longer his everyday, personal life. He lives, but what lives is no longer himself.
 From this standpoint we can understand why the Zen adept shuns all talk of himself and his progress. Not because he thinks it immodest to talk, but because he regards it as a betrayal of Zen. Even to make up his mind to say anything about Zen itself costs him grave heart-searching’s. He has before him the warning example of one of the greatest Masters, who, on being asked what Zen was, maintained an unmoving silence, as though he had not heard the question. How then could any adept feel tempted to render an account of what he has thrown away and no longer misses?
 In these circumstances, I should be shirking my responsibilities if I confined myself to a string of paradoxes and took refuge behind a barrage of high-sounding words. For it was my intention to throw light on the nature of Zen as it affects one of the arts upon which it has set its stamp. This light is certainly not illumination in the sense fundamental to Zen, but at least shows that there must be something behind the impenetrable walls of mist, and which, like summer lightning, heralds the distant storm. So understood, the art of archery is rather like a preparatory school for Zen, for it enables the beginner to gain a clearer view, through the works of his own hands, of events which are not in themselves intelligible. Objectively speaking, it would be entirely possible to make one’s way to Zen from any one of the arts I have named.
 However, I think I can achieve my aim most effectively by describing the course which a pupil of the art of archery has to complete. To be more precise, I shall try to summarize the six-year course of instruction I received from one of the greatest Masters of this art during my stay in Japan. So it is my own experiences which authorize me in this undertaking. In order to make myself intelligible at all – for even this preparatory school holds riddles enough – I have no alternative but to recollect in detail all the resistances I had to overcome, all the inhibitions I had to fight down, before I succeeded in penetrating into the spirit of the Great Doctrine. I speak about myself only because I see no other way of reaching the goal I have set before me.
 For the same reason I shall confine my account to essentials, so as to make them stand out more clearly. I consciously refrain from describing the setting in which the instruction took place, from conjuring up scenes that have fixed themselves in my memory, and above all from sketching a picture of the Master – however tempting all this may be. Everything must hinge on the art of archery, which, I sometimes feel, is even more difficult to expound than to learn; and the exposition must be carried to the point where we begin to discern those far-off horizons behind which Zen lives and breathes.
 Chapter 2
 Why I took up Zen, and for this purpose set out to learn the art of archery, needs some explanation. Even as a student I had, as though driven by a secret urge, been preoccupied with mysticism, despite the mood of the times, which had little use for such interests. For all my exertions, however, I became increasingly aware that I could only approach these esoteric writings from the outside; and though I knew how to circle around what one may call the primordial mystic phenomenon, I was unable to leap over the line which surrounded the mystery like a high wall. Nor could I find exactly what I sought in the extensive literature of mysticism, and, disappointed and discouraged, I gradually came to realize that only the truly detached can understand what is meant by “detachment,” and that only the contemplative, who is completely empty and rid of the self, is ready to “become one” with the “transcendent Deity.” I had realized, therefore, that there is and can be no other way to mysticism than the way of personal experience and suffering, and that, if this premise is lacking, all talk about it is so much empty chatter. But – how does one become a mystic? How attain the state of real, and not just imaginary, detachment? Is there still a way to it even for those who are separated by the abyss of the centuries from the great Masters? For the modern man, who has grown up under totally different conditions? Nowhere did I find anything approaching satisfactory answers to my questions, even though I was told about the stages and stations of a way that promised to lead to the goal. To tread this way, I lacked the precise methodical in structions which might substitute for a Master, at least for part of the journey. But would such instructions, even if there were any, suffice? Is it not more probable that, at best, they only create a readiness to receive something which even the best method cannot provide, and that the mystical experience therefore cannot be induced by any disposition known to man? However I looked at it, I found myself confronted by locked doors, and yet I could not refrain from constantly rattling at the handles. But the longing persisted, and, when it grew weary, the longing for this longing.
 When, therefore, I was asked – I had in the meantime become a lecturer at a university whether I would like to teach philosophy at the University of Tokyo, I welcomed this opportunity of getting to know the country and people of Japan with especial joy, if only because it held out the prospect of my making contact with Buddhism and hence with an introspective practice of mysticism. For this much I had already heard, that there was in Japan a carefully guarded and living tradition of Zen, an art of instruction that had been tested over the centuries, and, most important of all, teachers of Zen astonishingly well versed in the art of spiritual guidance.
 Scarcely had I begun to find my way about in the new milieu when I set out to realize my desire. I at once met with embarrassed refusals. Never yet, I was told, had any European seriously concerned himself with Zen, and since Zen repudiated the least trace of “teaching,” it was not to be expected that it would satisfy me “theoretically.” It cost me many wasted hours before I succeeded in making them understand why I wished to devote myself specifically to the non-speculative form of Zen. Thereupon I was informed that it was quite hopeless for a European to attempt to penetrate into this realm of spiritual life – perhaps the strangest which the Far East has to offer – unless he began by learning one of the Japanese arts associated with Zen.
 The thought of having to go through a kind of preparatory schooling did not deter me. I felt ready to go to any length if only there were some hope of my getting a bit nearer to Zen; and a roundabout way, however wearisome, seemed better to me than no way at all. But to which of the arts named for this purpose should I subscribe? My wife, after a little hesitation, decided for flower arrangement and painting, while the art of archery seemed more suitable for me, on the – as it later turned out – completely erroneous assumption that my experiences in rifle and pistol shooting would be to my advantage.
 I begged one of my colleagues, Sozo Komachiya, a professor of jurisprudence who had been taking lessons in archery for twenty years and who was rightly regarded as the best exponent of this art at the university, to enter my name as a pupil with his former teacher, the celebrated Master Kenzo Awa.
 The Master at first refused my request, saying that he had once been misguided enough to instruct a foreigner and had regretted the experience ever since. He was not prepared to make concessions a second time, in order to spare the pupil the burden of the peculiar spirit of this art. Only when I protested that a Master who took his job so seriously could well treat me as his youngest pupil, seeing that I wished to learn this art not for pleasure but for the sake of the “Great Doctrine,” did he accept me as his pupil, together with my wife, since it has long been customary in Japan for girls to be instructed in this art, and since the Master’s wife and two daughters were diligent practitioners.
 And so began the long and strenuous course of instruction, in which our friend Mr. Komachiya, who pleaded our cause so obstinately and almost stood guarantor for us, participated as interpreter. At the same time my good fortune in being invited to attend my wife’s lessons in flower arrangement and painting held out the prospect of my winning a still broader basis of understanding through constant comparison of these mutually complementary arts.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/8e2df214-75fc-4eb7-b0ff-cb41ce374855.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068767</t>
   </si>
   <si>
-    <t>Discover Zen in the Art of Archery by Eugen Herrigel. This book is published by General Press in eBook format, ISBN 9789390492367, ASIN B08NXTHM26, under Non Fiction, Spirituality, Philosophy.</t>
+    <t>Discover Zen in the Art of Archery by Eugen Herrigel. This book is published by General Press in eBook format, ISBN 9789390492367, ASIN B08NXTHM26, under Non Fiction, History of Philosophy and Schools of Thought, Religious Philosophy.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>